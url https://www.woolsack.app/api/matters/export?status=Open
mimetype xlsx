--- v0 (2026-09-11)
+++ v1 (2026-10-29)
@@ -58,219 +58,219 @@
   <si>
     <t>Costs estimate (£)</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Court reference</t>
   </si>
   <si>
     <t>2025-0201</t>
   </si>
   <si>
     <t>Stanmore Fabrication Ltd — supply agreement review</t>
   </si>
   <si>
     <t>Stanmore Fabrication Ltd</t>
   </si>
   <si>
     <t>Commercial</t>
   </si>
   <si>
     <t>Tom Okonkwo</t>
   </si>
   <si>
-    <t>05 Sept 2026</t>
+    <t>23 Oct 2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>2025-0188</t>
   </si>
   <si>
     <t>Greenhalgh — employment settlement agreement advice</t>
   </si>
   <si>
     <t>Ms Louise Greenhalgh</t>
   </si>
   <si>
     <t>Employment</t>
   </si>
   <si>
     <t>Ellie Fairbairn</t>
   </si>
   <si>
-    <t>02 Sept 2026</t>
+    <t>20 Oct 2026</t>
   </si>
   <si>
     <t>2025-0182</t>
   </si>
   <si>
     <t>Dalgleish — boundary dispute, 22 Alcester Road</t>
   </si>
   <si>
     <t>Ms Fiona Dalgleish</t>
   </si>
   <si>
     <t>Civil Litigation</t>
   </si>
   <si>
     <t>Margaret Ashworth</t>
   </si>
   <si>
-    <t>21 Aug 2026</t>
+    <t>08 Oct 2026</t>
   </si>
   <si>
     <t>2025-0171</t>
   </si>
   <si>
     <t>Purchase of 14 Selly Oak Road, Birmingham B29</t>
   </si>
   <si>
     <t>Mr &amp; Mrs S. Bradshaw</t>
   </si>
   <si>
     <t>Conveyancing</t>
   </si>
   <si>
-    <t>04 Aug 2026</t>
+    <t>21 Sept 2026</t>
   </si>
   <si>
     <t>2025-0176</t>
   </si>
   <si>
     <t>Northfield Joinery Ltd — recovery of trade debt, £42,880</t>
   </si>
   <si>
     <t>Northfield Joinery Ltd</t>
   </si>
   <si>
     <t>Priya Raghunathan</t>
   </si>
   <si>
-    <t>28 Jul 2026</t>
+    <t>14 Sept 2026</t>
   </si>
   <si>
     <t>2025-0158</t>
   </si>
   <si>
     <t>Okafor v Brightline Retail Ltd — unfair dismissal</t>
   </si>
   <si>
     <t>Ms Adaeze Okafor</t>
   </si>
   <si>
-    <t>09 Jul 2026</t>
+    <t>26 Aug 2026</t>
   </si>
   <si>
     <t>1304412/2025</t>
   </si>
   <si>
     <t>2025-0129</t>
   </si>
   <si>
     <t>Estate of Mrs Doris E. Pemberton (dec.) — grant of probate</t>
   </si>
   <si>
     <t>Estate of Mrs Doris E. Pemberton (dec.)</t>
   </si>
   <si>
     <t>Wills &amp; Probate</t>
   </si>
   <si>
     <t>Daniel Vale</t>
   </si>
   <si>
-    <t>06 Jun 2026</t>
+    <t>24 Jul 2026</t>
   </si>
   <si>
     <t>2025-0163</t>
   </si>
   <si>
     <t>Whitcombe — divorce and financial remedy</t>
   </si>
   <si>
     <t>Mrs Caroline Whitcombe</t>
   </si>
   <si>
     <t>Family</t>
   </si>
   <si>
-    <t>13 May 2026</t>
+    <t>30 Jun 2026</t>
   </si>
   <si>
     <t>BM24D01887</t>
   </si>
   <si>
     <t>2025-0119</t>
   </si>
   <si>
     <t>Meridian Care Homes Ltd — commercial lease renewal, Unit 5 Fazeley Works</t>
   </si>
   <si>
     <t>Meridian Care Homes Ltd</t>
   </si>
   <si>
     <t>Landlord &amp; Tenant</t>
   </si>
   <si>
-    <t>01 May 2026</t>
+    <t>18 Jun 2026</t>
   </si>
   <si>
     <t>2025-0104</t>
   </si>
   <si>
     <t>Kestrel Analytics Ltd — shareholders agreement and share issue</t>
   </si>
   <si>
     <t>Kestrel Analytics Ltd</t>
   </si>
   <si>
-    <t>22 Apr 2026</t>
+    <t>09 Jun 2026</t>
   </si>
   <si>
     <t>2025-0147</t>
   </si>
   <si>
     <t>Harrison v Meridian Logistics Ltd — road traffic accident</t>
   </si>
   <si>
     <t>Mr Nathan Harrison</t>
   </si>
   <si>
     <t>Personal Injury</t>
   </si>
   <si>
-    <t>09 Mar 2026</t>
-[...2 lines deleted...]
-    <t>28 Oct 2026</t>
+    <t>26 Apr 2026</t>
+  </si>
+  <si>
+    <t>15 Dec 2026</t>
   </si>
   <si>
     <t>H72YX441</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="£#,##0.00"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
@@ -702,401 +702,401 @@
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="2">
-        <v>826.5</v>
+        <v>272.5</v>
       </c>
       <c r="I2" s="2">
         <v>3200</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
       <c r="K2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
       <c r="F3" t="s">
         <v>24</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3" s="2">
-        <v>226.5</v>
+        <v>275</v>
       </c>
       <c r="I3" s="2">
         <v>750</v>
       </c>
       <c r="J3" t="s">
         <v>18</v>
       </c>
       <c r="K3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="2">
-        <v>496.5</v>
+        <v>434</v>
       </c>
       <c r="I4" s="2">
         <v>11000</v>
       </c>
       <c r="J4" t="s">
         <v>18</v>
       </c>
       <c r="K4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
-        <v>273</v>
+        <v>468</v>
       </c>
       <c r="I5" s="2">
         <v>1650</v>
       </c>
       <c r="J5" t="s">
         <v>18</v>
       </c>
       <c r="K5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>40</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2">
-        <v>473.5</v>
+        <v>837</v>
       </c>
       <c r="I6" s="2">
         <v>6500</v>
       </c>
       <c r="J6" t="s">
         <v>18</v>
       </c>
       <c r="K6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" t="s">
         <v>43</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>44</v>
       </c>
       <c r="G7" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="2">
-        <v>820</v>
+        <v>599.5</v>
       </c>
       <c r="I7" s="2">
         <v>9500</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
       <c r="K7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" t="s">
         <v>48</v>
       </c>
       <c r="D8" t="s">
         <v>49</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="2">
-        <v>1393</v>
+        <v>1300</v>
       </c>
       <c r="I8" s="2">
         <v>6800</v>
       </c>
       <c r="J8" t="s">
         <v>18</v>
       </c>
       <c r="K8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" t="s">
         <v>54</v>
       </c>
       <c r="D9" t="s">
         <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2">
-        <v>1776.5</v>
+        <v>1961</v>
       </c>
       <c r="I9" s="2">
         <v>24000</v>
       </c>
       <c r="J9" t="s">
         <v>18</v>
       </c>
       <c r="K9" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>58</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" t="s">
         <v>60</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>62</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2">
-        <v>1179.5</v>
+        <v>1919</v>
       </c>
       <c r="I10" s="2">
         <v>7200</v>
       </c>
       <c r="J10" t="s">
         <v>18</v>
       </c>
       <c r="K10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11" t="s">
         <v>64</v>
       </c>
       <c r="C11" t="s">
         <v>65</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>66</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="2">
-        <v>1637.5</v>
+        <v>2447</v>
       </c>
       <c r="I11" s="2">
         <v>14000</v>
       </c>
       <c r="J11" t="s">
         <v>18</v>
       </c>
       <c r="K11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>67</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>71</v>
       </c>
       <c r="G12" t="s">
         <v>72</v>
       </c>
       <c r="H12" s="2">
-        <v>1837</v>
+        <v>1435.5</v>
       </c>
       <c r="I12" s="2">
         <v>18500</v>
       </c>
       <c r="J12" t="s">
         <v>18</v>
       </c>
       <c r="K12" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>