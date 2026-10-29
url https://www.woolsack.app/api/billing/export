--- v0 (2026-09-11)
+++ v1 (2026-10-29)
@@ -55,195 +55,195 @@
   <si>
     <t>Disbursements (£)</t>
   </si>
   <si>
     <t>Total (£)</t>
   </si>
   <si>
     <t>Paid (£)</t>
   </si>
   <si>
     <t>Outstanding (£)</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>INV-2025-0531</t>
   </si>
   <si>
     <t>Mr &amp; Mrs S. Bradshaw</t>
   </si>
   <si>
     <t>2025-0171 — Purchase of 14 Selly Oak Road, Birmingham B29</t>
   </si>
   <si>
-    <t>2026-09-09</t>
-[...2 lines deleted...]
-    <t>2026-10-09</t>
+    <t>2026-10-27</t>
+  </si>
+  <si>
+    <t>2026-11-26</t>
   </si>
   <si>
     <t>Draft</t>
   </si>
   <si>
     <t>INV-2025-0524</t>
   </si>
   <si>
     <t>Ms Adaeze Okafor</t>
   </si>
   <si>
     <t>2025-0158 — Okafor v Brightline Retail Ltd — unfair dismissal</t>
   </si>
   <si>
-    <t>2026-08-30</t>
-[...2 lines deleted...]
-    <t>2026-09-29</t>
+    <t>2026-10-17</t>
+  </si>
+  <si>
+    <t>2026-11-16</t>
   </si>
   <si>
     <t>Sent</t>
   </si>
   <si>
     <t>INV-2025-0517</t>
   </si>
   <si>
     <t>Mr Nathan Harrison</t>
   </si>
   <si>
     <t>2025-0147 — Harrison v Meridian Logistics Ltd — road traffic accident</t>
   </si>
   <si>
-    <t>2026-08-24</t>
-[...2 lines deleted...]
-    <t>2026-09-23</t>
+    <t>2026-10-11</t>
+  </si>
+  <si>
+    <t>2026-11-10</t>
   </si>
   <si>
     <t>INV-2025-0503</t>
   </si>
   <si>
     <t>Northfield Joinery Ltd</t>
   </si>
   <si>
     <t>2025-0176 — Northfield Joinery Ltd — recovery of trade debt, £42,880</t>
   </si>
   <si>
+    <t>2026-10-03</t>
+  </si>
+  <si>
+    <t>2026-11-02</t>
+  </si>
+  <si>
+    <t>INV-2025-0496</t>
+  </si>
+  <si>
+    <t>Mrs Caroline Whitcombe</t>
+  </si>
+  <si>
+    <t>2025-0163 — Whitcombe — divorce and financial remedy</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>2026-10-26</t>
+  </si>
+  <si>
+    <t>Part paid</t>
+  </si>
+  <si>
+    <t>INV-2025-0455</t>
+  </si>
+  <si>
+    <t>Estate of Mrs Doris E. Pemberton (dec.)</t>
+  </si>
+  <si>
+    <t>2025-0129 — Estate of Mrs Doris E. Pemberton (dec.) — grant of probate</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>INV-2025-0481</t>
+  </si>
+  <si>
+    <t>Meridian Care Homes Ltd</t>
+  </si>
+  <si>
+    <t>2025-0119 — Meridian Care Homes Ltd — commercial lease renewal, Unit 5 Fazeley Works</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-10-04</t>
+  </si>
+  <si>
+    <t>Overdue</t>
+  </si>
+  <si>
+    <t>INV-2025-0438</t>
+  </si>
+  <si>
+    <t>Kestrel Analytics Ltd</t>
+  </si>
+  <si>
+    <t>2025-0104 — Kestrel Analytics Ltd — shareholders agreement and share issue</t>
+  </si>
+  <si>
+    <t>2026-08-29</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>INV-2025-0412</t>
+  </si>
+  <si>
     <t>2026-08-16</t>
   </si>
   <si>
     <t>2026-09-15</t>
   </si>
   <si>
-    <t>INV-2025-0496</t>
-[...73 lines deleted...]
-  <si>
     <t>INV-2024-0902</t>
   </si>
   <si>
     <t>Mr Ravi Chaudhry</t>
   </si>
   <si>
     <t>2024-0318 — Chaudhry — sale of 104 Warwick Road, Solihull</t>
   </si>
   <si>
-    <t>2025-11-10</t>
-[...2 lines deleted...]
-    <t>2025-12-10</t>
+    <t>2025-12-28</t>
+  </si>
+  <si>
+    <t>2026-01-27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="£#,##0.00"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>